--- v1 (2026-03-12)
+++ v2 (2026-04-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="978" uniqueCount="444">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -273,66 +273,340 @@
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/603/260304124506.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São Gotardo/MG prestar apoio aos municípios da Zona da Mata do Estado de Minas Gerais em situação de calamidade pública ou emergência e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>RENÊ DA FARMÁCIA</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/604/pl_22-2026.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação Esportiva Leões da Vil - Vila Nova F.C. CNPJ: 60.005.697/0001-15 e dá outras providências.</t>
   </si>
   <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>RITHELLE SILVA, ADRIANO LEONEL, ROBERTINHO DA GARAGEM</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_23.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral dos vencimentos dos servidores da Câmara Municipal de São Gotardo.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/624/pl_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Conselho Municipal de Esporte do Município de São Gotardo/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>RITHELLE SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/625/pl_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de São Gotardo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/626/pl_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o repasse de recursos financeiros à entidade que menciona e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_27.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a contratação de assistência médica, hospitalar e laboratorial para os servidores e agentes políticos da Câmara Municipal de São Gotardo, revoga a Lei nº 2.217/2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/636/lei_municipal_2953_de_10_de_abril_de_2026a73.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL E CONTRIBUIÇÕES RELATIVAS ÁS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/637/pl_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/638/pl_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL_x000D_
+DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/639/pl_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/628/pl_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/629/pl_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/630/pl_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA E, DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/632/pl_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA CONTROLADORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 2.751, DE 28 DE DEZEMBRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE PROPRIEDADE MUNICIPAL PARA VIABILIZAR A CONSTRUÇÃO DE MORADIAS POPULARES NO ÂMBITO DE PROGRAMAS DE PRODUÇÃO DE UNIDADES HABITACIONAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/646/pl_48-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/647/pl_49-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 2.921, DE 22 DE DEZEMBRO DE 2025, QUE INSTITUI O PROGRAMA HABITACIONAL MUNICIPAL HABITA+, NO MUNICÍPIO DE SÃO GOTARDO/MG, ADEQUANDO-A ÀS DIRETRIZES DA LEI FEDERAL Nº 14.620/2023 E À ESTRUTURA DE EXECUÇÃO DE EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/640/pl_50-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/648/pl_51-2026_2.pdf</t>
+  </si>
+  <si>
     <t>540</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/540/projeto01_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO E CRIA NOVOS ARTIGOS NO CÓDIGO DE SAÚDE PÚBLICA E VIGILÂNCIA SANITÁRIA DE SÃO GOTARDO/MG, LEI N.° 1404, DE 26 DE AGOSTO DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/622/pl_02_de_12_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DESAFETA AREAS DE TERRENO INSTITUCIONAL SITUADAS NO LOTEAMENTO PORTAL DAS PALMEIRAS, AUTORIZA A ALIENAÇÃO MEDIANTE LEILÃO PUBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/601/plcomplementar_15_.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de complemento de regência de sala ao ocupante do cargo de Instrutor de Informática (ou técnico em informática da educação), quando designado para regência de turma e possuidor de ensino superior completo, e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_complementar_16.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 92,  de 29 de dezembro de 2009, que dispõe sobre o Plano de Cargos, Carreiras e Remuneração dos Profissionais da Educação do Município de São Gotardo/MG para equiparar o cargo de Professor Auxiliar de Educação Infantil ao cargo de Professor PI, em conformidade  com a Lei Federal nº 15.326 de 06 de janeiro de 2026.</t>
   </si>
@@ -343,87 +617,144 @@
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/541/projeto02.pdf</t>
   </si>
   <si>
     <t>Desafeta áreas de terreno institucional situadas no Loteamento Portal das Palmeiras, autoriza sua alienação mediante leilão público e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>RITHELLE SILVA, ADRIANO LEONEL, RENÊ DA FARMÁCIA, ROBERTINHO DA GARAGEM</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/574/260206135027_rotated.pdf</t>
   </si>
   <si>
     <t>Fixa o calendário das Reuniões Ordinárias da Sessão Legislativa do ano de 2026 e dá outras providências</t>
   </si>
   <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_resolucao_02.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE SÃO GOTARDO</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a rejeição do Veto Parcial ao art. 6º da Proposição de Lei nº 13, de 10 de Fevereiro de 2026, que "institui a Política Municipal de Prevenção e Enfrentamento à Violência contra crianças e adolescentes no Município de São Gotardo.</t>
+  </si>
+  <si>
     <t>587</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MARCOS PAULO MARCÃO</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/587/req_01-2026.pdf</t>
   </si>
   <si>
     <t>Realização de um estudo de impacto orçamentatário-financeiro detalhado referente à criação e manutenção de um programa de apoio psicológico voltado especificamente aos protetores de animais.</t>
   </si>
   <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>Informações sobre ciência de fatos envolvendo dano causado à bens particulares durante a execução de serviço público de coleta de lixo prestado pela empresa terceirizada ARX Soluções Urbanas- contratada pela Prefeitura Municipal de São Gotardo. Uma vez ciente dos fatos, informações sobre providências tomadas pela Administração Municipal e/ou notificação da empresa contratada com base no contrato administrativo com a Prefeitura, no sentido de averiguar os fatos ocorridos, e, por conseguinte: a ocorrência de suposto dano, a identificação de quem deu causa ao suposto dano e o nexo causal com a execução contratual do município.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>TICUMCUM SILVÉRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_no_02_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita dados quantitativos e qualitativos da Ouvidoria Municipal referentes à Secretaria de Saúde e especialidades clínicas dos últimos 12 meses. Relatório quantitativo mensal: apresentação da planilha de todas as manifestações (denúncias, reclamações, elogios, sugestões e solicitações de providências) recebidas por meio dos canais oficiais(presencial, telefone e eletrônico) vinculadas à Secretária Municipal de Saúde, segregadas por mês. Detalhando por área critica: informar os índices estatísticos de reclamações relativos aos serviços de: fisioterapia: tempo médio de esperar e volume de demandas por reabilitação. Ortopedia: quantitativo de pacientes aguardando consultas especializadas e exames complementares. Odontologia: principais reclamaçõese referentes ao atendimento nas Unidades Básicas de Saúde(PSF's). Emergência: tempo médio de espera para atendimento no Pronto Socorro e UPA, conforme protocolo de Manchester. (Triagem). Temas e assuntos relevantes: listagem de cinco "assuntos</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_no_04_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca da gestão tributária do exercício de 2025, documentos completos, em especial: I- Da arrecadação Corrente (Exercício 2025), 1- Qual foi o valor total bruto arrecadado pelo município no ano de 2025 referente a serviços prestados em geral? 2- Qual foi o valor total líquido arrecadado especificamente a título de ISSQN (Imposto sobre Serviços de Qualquer Natureza)? 3- Requer-se o demonstrativo da arrecadação do ISSQN discriminado mês a mês, de janeiro a dezembro de 2025. 4- Quais foram as 10 (dez) principais atividades econômicas (por CNAE) e as 10 (dez) maiores empresas contribuintes que mais impactaram a arrecadação do ISSQN no referido período? 5- Apresentar relatório comparativo da arrecadação total de ISSQN entre os exercícios de 2024 e 2025, indicando o percentual de crescimento ou retração nominal. II- Da dívida ativa e Inadimplência (ISSQN 2025). 1. Informar o valor total consolidado da dívida ativa referente ao ISSQN gerada ou acumulada no ano</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/663/requerimento_no_05_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se o envio de relatório pormenorizado contendo o quantitativo total de indivíduos com CPF e/ou Cartão Nacional de Saúde (CNS) cadastrados e com vínculo ativo nas Unidades Básicas de Saúde (UBS) do município, filtrando exclusivamente os residentes em São Gotardo no ano de 2025. Requer-se o quantitativo total de pessoas vacinadas pelo Sistema Único de Saúde (SUS) no ano de 2025, especificando o número de pacientes únicos atendidos por meio do filtro de código de residência do município (IBGE), visando o isolamento de dados de pacientes oriundos de outras localidades. Requer-se  o consolidado de dados coletados pelas agências de combate a endemias (ACE) e Agentes Comunitários de Saúde (ACS), contendo: 1. O número total de imóveis (residenciais e comerciais) visitados e cadastrados no ano de 2025; 2. A estimativa de moradores por domicílio conforme os mapas de microáreas territoriais.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/664/requerimento_06_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações complementares e detalhadas ao Poder Executivo Municipal, por intermédio da Secretária Municipal de Saúde, acerca do estudo de Impacto Orçamentário-Financeiro para a implementação da Política Municipal de Fornecimento de Sensores de Monitoramento Contínuo de Glicose, nos moldes exigidos pela Lei de Responsabilidade Fiscal.</t>
+  </si>
+  <si>
     <t>547</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ROBERTINHO DA GARAGEM</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ESTUDE COM URGÊNCIA A NECESSIDADE DE REALIZAÇÃO DE ESTUDOS TÉCNICOS DE ENGENHARIA VISANDO A REFORMA ESTRUTURAL OU A SUBTITUIÇÃO INTEGRAL DA DENOMINADA PONTE DO CAPÃO, LOCALIZADA EM VIA ESTRATÉGICA À COMUNIDADE RURAL "CHACREAMENTO DO CAPÃO", E BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>548</t>
-  </si>
-[...1 lines deleted...]
-    <t>2</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>QUE O PODER PÚBLICO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE O ASFALTAMENTO COMPLETO DO TRECHO CONHECIDO COMO MORRO DO FERREIRA, GARANTINDO A PAVIMENTAÇÃO EM AMBOS OS LADOS DA ELEVAÇÃO, ATENDENDO ÀS DEMANDAS DE MOBILIDADE E SEGURANÇA DA COMUNIDADE PRÓXIMA AO ZORÓ.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>FERNANDO ALBUQUERQUE, TICUMCUM SILVÉRIO</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_03-2026.pdf</t>
   </si>
   <si>
     <t>QUE O PODER PÚBLICO MUNICIPAL REALIZE ESTUDOS TÉCNICOS E JURÍDICOS E POSTERIORMENTE, ENCAMINHAR PROJETO DE LEI A ESTA CASA LEGISLATIVA VISANDO AUTORIZAR A RECOMPOSIÇÃO DA CONTAGEM DE TEMPO DE SERVIÇO E O PAGAMENTO DOS RETROATIVOS CORRESPONDENTES AOS SERVIDORES PÚBLICOS MUNICIPAIS, REFERENTE AO PERÍODO EM QUE TAIS ESTIVERAM SUSPENSOS POR FORÇA DA LEI COMPLEMENTAR FEDERAL Nº 173/2020.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ANALISE A VIABILIDADE TÉCNICA E FINANCEIRA PARA A CONSTRUÇÃO PARA A CONSTRUÇÃO DE UM PARQUE MULTISSENSORIAL NO PARQUE DOS IPÊS. SUGERE-SE COMO LOCAL A ÁREA ADJACENTE AO PARQUINHO INFANTIL, PRÓXIMO À PISTA DE SKATE, OU OUTRO PONTO ESTRATÉGICO QUE A SECRETARIA COMPETENTE CONSIDERE ADEQUADO PARA A INTEGRAÇÃO DO EQUIPAMENTO AO COMPLEXO DE LAZER.</t>
   </si>
@@ -542,336 +873,532 @@
   <si>
     <t>567</t>
   </si>
   <si>
     <t>CARLOS CAMARGOS</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_21-2026.pdf</t>
   </si>
   <si>
     <t>QUE O ÓRGÃO COMPETENTE DO PODER EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE VIABILIZAR A ADOÇÃO DE PROVIDÊNCIAS URGENTES PARA EXECUÇÃO DE OBRAS DE INFRAESTRUTURA BÁSICA (ÁGUA, ESGOTO, PAVIMENTAÇÃO E ILUMINAÇÃO)E REGULARIZAÇÃO FUNDIÁRIA NA RUA SEBASTIÃO LOPES, LOCALIZADA ENTRE OS BAIRROS SANTA TEREZINHA E LIBERDADE.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_22-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, através da Secretaria Competente, realize a instalação de uma faixa elevada para travessia de pedestres na Rua Tupā, altura do número 485, bairro Santa Terezinha, visando a redução de velocidade e a melhoria da mobilidade urbana no local.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>23</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_23-2026.pdf</t>
   </si>
   <si>
     <t>Sugere-se ao Poder Executivo Municipal a elaboração de estudos técnicos e de impacto financeiro para o envio de Projeto de Lei Complementar que vise alterar a Lei Complementar nº 234/2023 (Plano de Cargos, Carreiras e Vencimentos), a fim de instituir o pagamento do Adicional de Insalubridade no percentual de 20% (Grau Médio), nos termos da NR-15 do Ministério do Trabalho e Emprego, a todos os servidores ocupantes do cargo de Assistente Administrativo da Saúde lotados em Unidades Básicas de Saúde, ProntoAtendimento, Centros de Especialidades e Unidades Hospitalares do Município;_x000D_
 Realizar a Revisão e o Aumento Salarial da categoria dos Assistentes Administrativos da Saúde, visando à recomposição de perdas inflacionárias e à valorização técnico-profissional condizente com a complexidade do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidadade de viabilizar obras de recapeamento asfáltico e manutenção da malha viária, se possível com correto escoamento da rua Tupinambás.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Que o Poder Executivo realize o estudo de impacto finaneiro e a posterior elaboração de Projeto de Lei visando o reajuste da remuneração dos conselheiros tutelares do município, buscando a equiparação salarial aos cargos de coordenação da estrutura administrativa municipal.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>Que o Poder Executivo, através da Secretaria competente, realize a implantação de sinalização vertical e horizontal na rotatória do bairro Residencial Garcia, localizada na Praça José Garcia de Camargos.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>Que o Executivo Municipal realize, com a máxima urgência, a operação tapa-buracos e/ou recapeamento asfáltico no cruzamento da Rua Espiríto Santo com a Rua Antônio Oliveira Campos em toda sua extensão, com foco especial no trecho em toda sua extensão, como foco especial no trecho em frente à Escola Municipal Iracy Ferreira, localizada no bairro São Vicente.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>28</t>
-[...4 lines deleted...]
-  <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize estudos de viabilidade técnica para a instalação de 03(três) redutores de velocidade(lombadas) e a devida sinalização vertical(placas) ao longo da Rua Belo Horizonte, situada no bairro Liberdade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>ADRIANO LEONEL</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_29-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de viabilizar a implementação do benefício de vale-alimentação aos sevidores públicos da administração direta e indireta.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_31-2026.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo Municipal, usufruindo de suas perrogativas, estude a possiblidade de realizar a regularização territorial, e no que lhe couber, estrutural, do bairro Guardianópolis, localizado no distrito de Guarda dos Ferreiros, em razão da divisão administrativa do referido bairro com o município de Rio Paranaíba.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_32-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar ampliação do número de servidores que compõem  as equipes de tapa-buracos do município de São Gotardo.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_33-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal , através da Secretaria competente. estude a viabilidade de contratação imediata, chamamento de concurso ou aditivo contratual para alocação de mais 01(uma) funcionária para exercer a função de varredeira de Rua no Distrito de Abaeté dos Venâncios (Capela do Abaeté), dobrando a capacidade operacional atual.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_34-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de revitalização da Rua Dois(também conhecida como Anacleto Rabelo), nas proximidades do número 20, pois verifica-se no local acumulo constante de àgua pluvial, a qual permanece empoçada por ausência de escoamento adequado.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_35-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de implantar banheiros públicos ao ar livre na pista de caminhada, entre a rua das Camélias e Avenida Brasil.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>SARGENTO MADEIRA, CARLOS CAMARGOS</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_36-2026.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a confecção e afixação de cartazes informativos contendo os canais de atendimento da Ouvidoria do Município em todos os locais de atendimento ao público das repartições públicas municipais.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/605/in_37-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade, por intermédio do órgão municipal competente, de realizar a instalação de sinalização horizontal e vertical, para área de embarque e desembarque escolar, em frente a Escola Estadual Coronel Hermenegildo Ladeira, no distrito de Guarda dos Ferreiros.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/606/in_38-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo por meio da Secretaria Municipal de Obras Públicas, estude a viabilidade em caráter de urgência, da implantação da rede de captação e drenagem de águas pluviais nas ruas Dom Silvério, Vazante e Maria Galvina, situadas no bairro Alto da Bela Vista</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/607/in_39-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a instalação de novas lixeiras e a substituição das atuais por modelos de maior capacidade, bem como a substituição de lâmpadas queimadas e manutenção do sistema de iluminação no entorno e no interior da Praça Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CARLOS CAMARGOS, MÁRCIA ZUEIRA, SARGENTO MADEIRA, TICUMCUM SILVÉRIO, WALDEMÁRIO FRANÇA, ZÉ EUGÊNIO ZÉ DO ADELIO</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/608/im_40-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria Competente realize a estruturação da política habitacional do município através da criação do Plano Municipal de Habitação, da atualização Legislativa das normas vigentes (Leis Municipais nº 2.921/2025-Habita+ e 1.726/2007) e da instituição do Programa Municipal Habitacional "Casa do Povo".</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/609/in_41-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a instalação de poste de iluminação pública e a devida sinalização vertical e horizontal no entroncamento entre a Rua São Pedro, Rua Cândido Lopes, Rua José de Sousa e Rua São José.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/610/in_42-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a obra de drenagem pluvial na Rua São Pedro, seguindo o sentido da Rua Cândido Lopes até o seu deságue no Córrego Confusão, procedendo-se após a conclusão das intervenções subterrâneas, com o completo recapeamento asfáltico de toda a área afetada.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/611/in_43-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize estudos de viabilidade para a instalação de guaritas (abrigos no estilo de pontos de ônibus) no Balneário nas proximidades do Rotary Club.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Público Municipal, por meio da Secretaria Municipal de Obras Públicas, realize o estudo de viabilidade técnica e o posterior recapeamento_x000D_
+asfáltico da Rua José Cândido Domingos e da Rua Tabelião João Fonte Boa, situadas no bairro Centro, com atenção especial ao trecho compreendido entre a Academia Scorpions e o Instituto da Saúde.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a conclusão da infraestrutura urbana na Rua Rio Cuiabá, no Bairro Nossa Senhora Aparecida, contemplando o recapeamento asfáltico do trecho degradado, a pavimentação do restante da via que ainda se encontra em leito de terra e a instalação de postes de iluminação pública em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de disponibilizar para o setor de TFD-Transporte Fora do Município os seguintes equipamentos: 1) 01 aparelho de telefone celular institucional com acesso à internet que possibilite a instalação e utilização do aplicativo WhatsApp para servir de canal oficial de comunicação do setor. 2) 01 mesa de trabalho adequada para organização das atividades administrativas.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar colocação de lixeiras, especificamente nos cruzamentos situados às Ruas Graciano Ribeiro e a Rua O. Fonte Boa, e Rua Limoeiros com a Rua O. Fonte Boa, concomitantemente, a realização de limpeza urbana pesada, remoção de entulhos e lixo.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar o asfaltamento da Rua Cassimiro Lopez, interligando-a ao Bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>RITHELLE SILVA, JOÃO PIRRAÇA, RENÊ DA FARMÁCIA, ZÉ EUGÊNIO ZÉ DO ADELIO</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar a inclusão da tradicional "Festa da Batata" de Guarda dos Ferreiros no calendário oficial de eventos do município de São Gotardo.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o executivo Municipal estude a viabilidade e realize a construção de uma canaleta ou serviço similar para escoamento das águas das chuvas na Rua José Maria de Melo.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/650/indicacao_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo promova a alteração do Art. 1º da Lei Municipal nº 2.884, de 14 de outubro de 2025, a fim de que o Conselho Municipal dos Direitos da Pessoa com Deficiência (CMDPD) passe a possuir caráter deliberativo, além de suas funções consultiva, normativa, de assessoramento e fiscalização já previstas.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo proceda com a efetiva regulamentação e implementação do Fundo Municipal dos Direitos da Pessoa com Deficiência, conforme previsto no Art. 5º, inciso II, da Lei Municipal nº 2.884/2025.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo, por meio da Secretaria competente, realize obras de infraestrutura na Avenida Hermenegildo de Oliveira, no trecho compreendido entre o Trevo da COPASA e o Trevo de Saída (sentido Agrovila). A solicitação contempla: Lado direito da via (sentido saída): Construção de passeio (calçada) para pedestres. Lado esquerdo da via (sentido saída): Nivelamento do terreno e construção de uma pista de caminhada estruturada.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar a manutenção preventiva e corretiva nos equipamentos da "Academia ao Ar Livre" localizada junto à pista de caminhada situada paralelamente entre a Rua das Camélias e a Avenida Brasil, neste município.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar a adoção de mão única no tráfego da Rua Antônio de Oliveira Braga, situada no Bairro Sol Nascente/Jardim Ana Paula, neste município.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar adoção das providências necessárias para a regularização e/ou construção de rede de drenagem pluvial nas imediações das Ruas Hermenegildo José de Oliveira e Rua Santa Cruz no Distrito de Guarda dos Ferreiros e Avenida das Rosas no bairro Mansões do Lago neste município.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por meio de suas secretarias competentes, realize o estudo de viabilidade técnica e a posterior instalação de luminárias tipo pétala na Praça Sagrados Corações, no Parque dos Ipês e na pista de caminhada próximo à academia ao ar livre.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de providenciar a extensão de iluminação pública, com a instalação de, no mínimo, 02(dois) postes de energia elétrica e 01(um) transformador de energia no povoado conhecido por Três Capões, iniciando a instalação pela direita onde interrompeu o calçamento, de modo a contemplar com tal infraestrutura básica cerca de 08(oito) residências familiares, entre elas as dos senhores José Cândido de Oliveira (conhecido por José da Mãe), Vicente, Edmilson, Jhonatan, Valdeci de Paulo Lopes, Maria Pinduca, Alan, dentre outros.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de viabilizar a elaboração de projeto e execução de obras de reestruturação do Córrego Confusão, especialmente no trecho que cruza a Avenida 30 de setembro, compreendido dentro do perímetro urbano do município, com cimentação (revestimento em concreto) das paredes laterais e do fundo do córrego.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>SPLO</t>
+  </si>
+  <si>
+    <t>Substitutivo Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/633/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf</t>
+  </si>
+  <si>
+    <t>criar cargos</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>SLC</t>
+  </si>
+  <si>
+    <t>Substitutivo Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/634/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 245, DE COM A CRIAÇÃO E EXTINÇÃO DE CARGOS</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PRO</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/575/pedido_providencia_01-2026.pdf</t>
   </si>
   <si>
     <t>QUE O ÓRGÃO COMPETENTE DO PODER EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE VIABILIZAR O ASFALTAMENTO COMPLETO COM COBERTURA DE BURACOS E SE POSSÍVEL A REDE PLUVIAL DA RUA FRANCISCO GONÇALVES DE RESENDE, EM ESPECIAL, PROXIMО АО NÚMERO № 175.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/576/pedido_providencia_02-2026.pdf</t>
   </si>
   <si>
     <t>QUE O ÓRGÃO COMPETENTE DO PODER EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE REALIZAR URGENTEMENTE FORÇA-TAREFA PARA LIMPEZA GERAL, MANUTENÇÃO PREVENTIVA, PODA DA VEGETAÇÃO E MARCAÇÃO DO CAMPO DE FUTEBOL NAS DEPENDÊNCIAS DO COMPLEXO ESPORTIVO DA GUARDA (COMPLEXO ESPORTIVO JOÃO LÚCIO DA SILVA NETO), SITUADO NO DISTRITO DE GUARDA DOS FERREIROS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>QUE O ÓRGÃO COMPETENTE DO PODER EXECUTIVO MUNICIPAL REALIZE COM URGÊNCIA UMA OPERAÇÃO TAPA-BURACOS NA RUA ANTÔNIO_x000D_
 FERREIRA DA SILVA, BAIRRO MANSÕES DO LAGO, ESPECIFICAMENTE EM FRENTE AO N° 187.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pedido_providencia_04-2026.pdf</t>
   </si>
   <si>
     <t>QUE O ÓRGÃO COMPETENTE DO PODER EXECUTIVO MUNICIPAL REALIZE COM URGÊNCIA UMA OPERAÇÃO TAPA-BURACOS NA AVENIDA DAS ROSAS,_x000D_
 EM TODA A SUA EXTENSÃO, COM ATENÇÃO ESPECIAL NA ALTURA DO Nº 650, BAIRRO MANSÕES DO LAGO, UM DOS PONTOS MAIS CRÍTICOS DA VIA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/612/pp_09-2026.pdf</t>
   </si>
   <si>
     <t>Que o órgão competente do  Poder Executivo Municipal realize, através da Secretaria de Obras, o planejamento e a execução de uma vistoria técnica em  toda a extensão da Avenida Abaéte, partindo do trevo da Coopadap nos sentidos da Capelinha e São Gotardo, contemplando a limpeza integral do acostamento (parte de terra), a eliminação de pontos de água parada e o devido direcionamento das águas pluviais para os bolsões de escoamento, e realize também, com urgência, a construção de bolsões de escoamento no lado esquerdo da avenida, devido ao fluxo descontrolado de água que tem provocado a formação voçorocas e causando danos às plantações locais.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/618/providencia_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de realizar em caráter de urgência, os serviços de recapeamento asfáltico e operação "tapa-buracos", em toda a extensão da Avenida Nossa Senhora da Abadia.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>SARGENTO MADEIRA, MÁRCIA ZUEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/620/providencia_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar notificação da empresa Impérius, na pessoa de seus proprietários, acerca da disposição irregular de resíduos na calçada pública, na Rua Joaquim dos Santos Siqueira, abaixo do número 160 e acerca da necessidade de instalação de lixeiras junto à sua propriedade.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/619/providencia_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar implantação de "BIG BAG", ou instrumento compatível para coleta de lixo próximo a rotatória do Rotary Clube, próximo ao parque dos Ipês.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/659/pp_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar correção quanto à situação de água parada na fonte localizada na Praça São Sebastião, neste município de São Gotardo/MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1175,56 +1702,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/542/projeto03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/543/projeto04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/544/projeto05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/545/projeto06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/546/projeto07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_10_de_02_de_fevereiro_de_2026_rotated_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_11_de_03_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/579/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/580/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/581/1o_subst._ao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/584/pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/585/pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/586/plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/602/260304122832.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/603/260304124506.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/604/pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/540/projeto01_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/601/plcomplementar_15_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/541/projeto02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/574/260206135027_rotated.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/587/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_35-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/605/in_37-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/606/in_38-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/607/in_39-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/608/im_40-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/609/in_41-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/610/in_42-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/611/in_43-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/575/pedido_providencia_01-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/576/pedido_providencia_02-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pedido_providencia_04-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/612/pp_09-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/542/projeto03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/543/projeto04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/544/projeto05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/545/projeto06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/546/projeto07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_10_de_02_de_fevereiro_de_2026_rotated_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_11_de_03_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/579/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/580/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/581/1o_subst._ao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/584/pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/585/pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/586/plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/602/260304122832.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/603/260304124506.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/604/pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/624/pl_24-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/625/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/626/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/636/lei_municipal_2953_de_10_de_abril_de_2026a73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/637/pl_29-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/638/pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/639/pl_31-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/628/pl_32-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/629/pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/630/pl_36-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_38-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/632/pl_39-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/646/pl_48-2026_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/647/pl_49-2026_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/640/pl_50-2026_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/648/pl_51-2026_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/540/projeto01_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/622/pl_02_de_12_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/601/plcomplementar_15_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/541/projeto02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/574/260206135027_rotated.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/587/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_no_02_-_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_no_04_-_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/663/requerimento_no_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/664/requerimento_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_35-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/605/in_37-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/606/in_38-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/607/in_39-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/608/im_40-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/609/in_41-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/610/in_42-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/611/in_43-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_44-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_46-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_47-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_48-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_50-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_51-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/650/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/633/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/634/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/575/pedido_providencia_01-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/576/pedido_providencia_02-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pedido_providencia_04-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/612/pp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/618/providencia_10-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/620/providencia_12-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/619/providencia_11-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/659/pp_13-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1698,1348 +2225,2726 @@
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
         <v>88</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>96</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
+        <v>88</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E25" t="s">
+      <c r="H25" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="G27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>33</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>117</v>
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>35</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>45</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>49</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>117</v>
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>58</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>117</v>
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>62</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>35</v>
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>66</v>
+        <v>167</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>70</v>
+        <v>171</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="H42" t="s">
-        <v>162</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F43" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>78</v>
+        <v>180</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="E44" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F44" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>82</v>
+        <v>184</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="E45" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F45" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D46" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="E46" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F46" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="H46" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>179</v>
+        <v>62</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="E47" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F47" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="E48" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="E49" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>35</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="E50" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="F50" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H50" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E51" t="s">
-        <v>117</v>
+        <v>207</v>
       </c>
       <c r="F51" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>35</v>
+        <v>209</v>
       </c>
       <c r="H51" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="D52" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E52" t="s">
-        <v>117</v>
+        <v>207</v>
       </c>
       <c r="F52" t="s">
-        <v>196</v>
+        <v>34</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>197</v>
+        <v>35</v>
       </c>
       <c r="H52" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E53" t="s">
-        <v>117</v>
+        <v>207</v>
       </c>
       <c r="F53" t="s">
-        <v>112</v>
+        <v>214</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="H53" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E54" t="s">
-        <v>117</v>
+        <v>207</v>
       </c>
       <c r="F54" t="s">
-        <v>112</v>
+        <v>214</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="H54" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" t="s">
+        <v>206</v>
+      </c>
+      <c r="E55" t="s">
         <v>207</v>
       </c>
-      <c r="B55" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="H55" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="D56" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E56" t="s">
-        <v>117</v>
+        <v>207</v>
       </c>
       <c r="F56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="H56" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>216</v>
+        <v>174</v>
       </c>
       <c r="D57" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E57" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>229</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>217</v>
+        <v>35</v>
       </c>
       <c r="H57" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D58" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E58" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="F58" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E59" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="F59" t="s">
-        <v>135</v>
+        <v>235</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="H59" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>229</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E60" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="F60" t="s">
-        <v>135</v>
+        <v>34</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="H60" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>233</v>
+        <v>25</v>
       </c>
       <c r="D61" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E61" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>228</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="H61" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>237</v>
+        <v>29</v>
       </c>
       <c r="D62" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E62" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="F62" t="s">
-        <v>238</v>
+        <v>34</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>239</v>
+        <v>35</v>
       </c>
       <c r="H62" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>242</v>
+        <v>33</v>
       </c>
       <c r="D63" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E63" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="F63" t="s">
-        <v>167</v>
+        <v>245</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="H63" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>246</v>
+        <v>38</v>
       </c>
       <c r="D64" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E64" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>228</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>247</v>
+        <v>35</v>
       </c>
       <c r="H64" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>249</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>45</v>
+      </c>
+      <c r="D65" t="s">
+        <v>227</v>
+      </c>
+      <c r="E65" t="s">
+        <v>228</v>
+      </c>
+      <c r="F65" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H65" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="D66" t="s">
+        <v>227</v>
+      </c>
+      <c r="E66" t="s">
+        <v>228</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="E66" t="s">
+      <c r="H66" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="D67" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
       <c r="E67" t="s">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="F67" t="s">
-        <v>83</v>
+        <v>250</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>259</v>
+        <v>35</v>
       </c>
       <c r="H67" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D68" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
       <c r="E68" t="s">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="F68" t="s">
-        <v>140</v>
+        <v>208</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H68" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>17</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
       <c r="E69" t="s">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="F69" t="s">
-        <v>140</v>
+        <v>208</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>264</v>
+        <v>35</v>
       </c>
       <c r="H69" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>262</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>188</v>
+      </c>
+      <c r="D70" t="s">
+        <v>227</v>
+      </c>
+      <c r="E70" t="s">
+        <v>228</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H70" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>265</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>62</v>
+      </c>
+      <c r="D71" t="s">
+        <v>227</v>
+      </c>
+      <c r="E71" t="s">
+        <v>228</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H71" t="s">
         <v>266</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>267</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72" t="s">
+        <v>227</v>
+      </c>
+      <c r="E72" t="s">
+        <v>228</v>
+      </c>
+      <c r="F72" t="s">
+        <v>250</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H72" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>70</v>
+      </c>
+      <c r="D73" t="s">
+        <v>227</v>
+      </c>
+      <c r="E73" t="s">
+        <v>228</v>
+      </c>
+      <c r="F73" t="s">
+        <v>245</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H73" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>273</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>74</v>
+      </c>
+      <c r="D74" t="s">
+        <v>227</v>
+      </c>
+      <c r="E74" t="s">
+        <v>228</v>
+      </c>
+      <c r="F74" t="s">
+        <v>229</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H74" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>276</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>78</v>
+      </c>
+      <c r="D75" t="s">
+        <v>227</v>
+      </c>
+      <c r="E75" t="s">
+        <v>228</v>
+      </c>
+      <c r="F75" t="s">
+        <v>277</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H75" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>82</v>
+      </c>
+      <c r="D76" t="s">
+        <v>227</v>
+      </c>
+      <c r="E76" t="s">
+        <v>228</v>
+      </c>
+      <c r="F76" t="s">
+        <v>229</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H76" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>283</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>87</v>
+      </c>
+      <c r="D77" t="s">
+        <v>227</v>
+      </c>
+      <c r="E77" t="s">
+        <v>228</v>
+      </c>
+      <c r="F77" t="s">
+        <v>97</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H77" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>286</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" t="s">
+        <v>227</v>
+      </c>
+      <c r="E78" t="s">
+        <v>228</v>
+      </c>
+      <c r="F78" t="s">
+        <v>34</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H78" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>288</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>96</v>
+      </c>
+      <c r="D79" t="s">
+        <v>227</v>
+      </c>
+      <c r="E79" t="s">
+        <v>228</v>
+      </c>
+      <c r="F79" t="s">
+        <v>34</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H79" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>290</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>101</v>
+      </c>
+      <c r="D80" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" t="s">
+        <v>228</v>
+      </c>
+      <c r="F80" t="s">
+        <v>34</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H80" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>292</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>105</v>
+      </c>
+      <c r="D81" t="s">
+        <v>227</v>
+      </c>
+      <c r="E81" t="s">
+        <v>228</v>
+      </c>
+      <c r="F81" t="s">
+        <v>250</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H81" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>294</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>109</v>
+      </c>
+      <c r="D82" t="s">
+        <v>227</v>
+      </c>
+      <c r="E82" t="s">
+        <v>228</v>
+      </c>
+      <c r="F82" t="s">
+        <v>214</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H82" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>296</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>113</v>
+      </c>
+      <c r="D83" t="s">
+        <v>227</v>
+      </c>
+      <c r="E83" t="s">
+        <v>228</v>
+      </c>
+      <c r="F83" t="s">
+        <v>297</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H83" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>300</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>121</v>
+      </c>
+      <c r="D84" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84" t="s">
+        <v>228</v>
+      </c>
+      <c r="F84" t="s">
+        <v>208</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H84" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>303</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>125</v>
+      </c>
+      <c r="D85" t="s">
+        <v>227</v>
+      </c>
+      <c r="E85" t="s">
+        <v>228</v>
+      </c>
+      <c r="F85" t="s">
+        <v>208</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H85" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>306</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>129</v>
+      </c>
+      <c r="D86" t="s">
+        <v>227</v>
+      </c>
+      <c r="E86" t="s">
+        <v>228</v>
+      </c>
+      <c r="F86" t="s">
+        <v>229</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H86" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>309</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>310</v>
+      </c>
+      <c r="D87" t="s">
+        <v>227</v>
+      </c>
+      <c r="E87" t="s">
+        <v>228</v>
+      </c>
+      <c r="F87" t="s">
+        <v>229</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H87" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>313</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>133</v>
+      </c>
+      <c r="D88" t="s">
+        <v>227</v>
+      </c>
+      <c r="E88" t="s">
+        <v>228</v>
+      </c>
+      <c r="F88" t="s">
+        <v>229</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H88" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>316</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>136</v>
+      </c>
+      <c r="D89" t="s">
+        <v>227</v>
+      </c>
+      <c r="E89" t="s">
+        <v>228</v>
+      </c>
+      <c r="F89" t="s">
+        <v>317</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H89" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>320</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>321</v>
+      </c>
+      <c r="D90" t="s">
+        <v>227</v>
+      </c>
+      <c r="E90" t="s">
+        <v>228</v>
+      </c>
+      <c r="F90" t="s">
+        <v>245</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H90" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>324</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>140</v>
+      </c>
+      <c r="D91" t="s">
+        <v>227</v>
+      </c>
+      <c r="E91" t="s">
+        <v>228</v>
+      </c>
+      <c r="F91" t="s">
+        <v>245</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H91" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>327</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>144</v>
+      </c>
+      <c r="D92" t="s">
+        <v>227</v>
+      </c>
+      <c r="E92" t="s">
+        <v>228</v>
+      </c>
+      <c r="F92" t="s">
+        <v>34</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H92" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>330</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>331</v>
+      </c>
+      <c r="D93" t="s">
+        <v>227</v>
+      </c>
+      <c r="E93" t="s">
+        <v>228</v>
+      </c>
+      <c r="F93" t="s">
+        <v>332</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H93" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>335</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>336</v>
+      </c>
+      <c r="D94" t="s">
+        <v>227</v>
+      </c>
+      <c r="E94" t="s">
+        <v>228</v>
+      </c>
+      <c r="F94" t="s">
+        <v>277</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H94" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>339</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>148</v>
+      </c>
+      <c r="D95" t="s">
+        <v>227</v>
+      </c>
+      <c r="E95" t="s">
+        <v>228</v>
+      </c>
+      <c r="F95" t="s">
+        <v>277</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H95" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>342</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>151</v>
+      </c>
+      <c r="D96" t="s">
+        <v>227</v>
+      </c>
+      <c r="E96" t="s">
+        <v>228</v>
+      </c>
+      <c r="F96" t="s">
+        <v>277</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H96" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>345</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>346</v>
+      </c>
+      <c r="D97" t="s">
+        <v>227</v>
+      </c>
+      <c r="E97" t="s">
+        <v>228</v>
+      </c>
+      <c r="F97" t="s">
+        <v>245</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H97" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>349</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>350</v>
+      </c>
+      <c r="D98" t="s">
+        <v>227</v>
+      </c>
+      <c r="E98" t="s">
+        <v>228</v>
+      </c>
+      <c r="F98" t="s">
+        <v>245</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H98" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>353</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>157</v>
+      </c>
+      <c r="D99" t="s">
+        <v>227</v>
+      </c>
+      <c r="E99" t="s">
+        <v>228</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H99" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>356</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>160</v>
+      </c>
+      <c r="D100" t="s">
+        <v>227</v>
+      </c>
+      <c r="E100" t="s">
+        <v>228</v>
+      </c>
+      <c r="F100" t="s">
+        <v>229</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H100" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>359</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>163</v>
+      </c>
+      <c r="D101" t="s">
+        <v>227</v>
+      </c>
+      <c r="E101" t="s">
+        <v>228</v>
+      </c>
+      <c r="F101" t="s">
+        <v>245</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H101" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>362</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>167</v>
+      </c>
+      <c r="D102" t="s">
+        <v>227</v>
+      </c>
+      <c r="E102" t="s">
+        <v>228</v>
+      </c>
+      <c r="F102" t="s">
+        <v>363</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H102" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>366</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>171</v>
+      </c>
+      <c r="D103" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" t="s">
+        <v>250</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H103" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>369</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>370</v>
+      </c>
+      <c r="D104" t="s">
+        <v>227</v>
+      </c>
+      <c r="E104" t="s">
+        <v>228</v>
+      </c>
+      <c r="F104" t="s">
+        <v>34</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H104" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>373</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>374</v>
+      </c>
+      <c r="D105" t="s">
+        <v>227</v>
+      </c>
+      <c r="E105" t="s">
+        <v>228</v>
+      </c>
+      <c r="F105" t="s">
+        <v>34</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H105" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>377</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>378</v>
+      </c>
+      <c r="D106" t="s">
+        <v>227</v>
+      </c>
+      <c r="E106" t="s">
+        <v>228</v>
+      </c>
+      <c r="F106" t="s">
+        <v>229</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H106" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>381</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>382</v>
+      </c>
+      <c r="D107" t="s">
+        <v>227</v>
+      </c>
+      <c r="E107" t="s">
+        <v>228</v>
+      </c>
+      <c r="F107" t="s">
+        <v>208</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H107" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>385</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>386</v>
+      </c>
+      <c r="D108" t="s">
+        <v>227</v>
+      </c>
+      <c r="E108" t="s">
+        <v>228</v>
+      </c>
+      <c r="F108" t="s">
+        <v>245</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H108" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>389</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>390</v>
+      </c>
+      <c r="D109" t="s">
+        <v>227</v>
+      </c>
+      <c r="E109" t="s">
+        <v>228</v>
+      </c>
+      <c r="F109" t="s">
+        <v>229</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H109" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>393</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>394</v>
+      </c>
+      <c r="D110" t="s">
+        <v>227</v>
+      </c>
+      <c r="E110" t="s">
+        <v>228</v>
+      </c>
+      <c r="F110" t="s">
+        <v>34</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H110" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>397</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>398</v>
+      </c>
+      <c r="D111" t="s">
+        <v>227</v>
+      </c>
+      <c r="E111" t="s">
+        <v>228</v>
+      </c>
+      <c r="F111" t="s">
+        <v>229</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H111" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>401</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>402</v>
+      </c>
+      <c r="D112" t="s">
+        <v>227</v>
+      </c>
+      <c r="E112" t="s">
+        <v>228</v>
+      </c>
+      <c r="F112" t="s">
+        <v>229</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H112" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>405</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>29</v>
+      </c>
+      <c r="D113" t="s">
+        <v>406</v>
+      </c>
+      <c r="E113" t="s">
+        <v>407</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H113" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>410</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>29</v>
+      </c>
+      <c r="D114" t="s">
+        <v>411</v>
+      </c>
+      <c r="E114" t="s">
+        <v>412</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H114" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>415</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>174</v>
+      </c>
+      <c r="D115" t="s">
+        <v>416</v>
+      </c>
+      <c r="E115" t="s">
+        <v>417</v>
+      </c>
+      <c r="F115" t="s">
+        <v>97</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H115" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>420</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>180</v>
+      </c>
+      <c r="D116" t="s">
+        <v>416</v>
+      </c>
+      <c r="E116" t="s">
+        <v>417</v>
+      </c>
+      <c r="F116" t="s">
+        <v>83</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H116" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>423</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>416</v>
+      </c>
+      <c r="E117" t="s">
+        <v>417</v>
+      </c>
+      <c r="F117" t="s">
+        <v>250</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H117" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>425</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" t="s">
+        <v>416</v>
+      </c>
+      <c r="E118" t="s">
+        <v>417</v>
+      </c>
+      <c r="F118" t="s">
+        <v>250</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H118" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>428</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
         <v>38</v>
       </c>
-      <c r="D70" t="s">
-[...12 lines deleted...]
-        <v>268</v>
+      <c r="D119" t="s">
+        <v>416</v>
+      </c>
+      <c r="E119" t="s">
+        <v>417</v>
+      </c>
+      <c r="F119" t="s">
+        <v>277</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H119" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>41</v>
+      </c>
+      <c r="D120" t="s">
+        <v>416</v>
+      </c>
+      <c r="E120" t="s">
+        <v>417</v>
+      </c>
+      <c r="F120" t="s">
+        <v>229</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H120" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>434</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121" t="s">
+        <v>416</v>
+      </c>
+      <c r="E121" t="s">
+        <v>417</v>
+      </c>
+      <c r="F121" t="s">
+        <v>435</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H121" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>438</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>49</v>
+      </c>
+      <c r="D122" t="s">
+        <v>416</v>
+      </c>
+      <c r="E122" t="s">
+        <v>417</v>
+      </c>
+      <c r="F122" t="s">
+        <v>250</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H122" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>441</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>53</v>
+      </c>
+      <c r="D123" t="s">
+        <v>416</v>
+      </c>
+      <c r="E123" t="s">
+        <v>417</v>
+      </c>
+      <c r="F123" t="s">
+        <v>208</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H123" t="s">
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3069,50 +4974,103 @@
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>