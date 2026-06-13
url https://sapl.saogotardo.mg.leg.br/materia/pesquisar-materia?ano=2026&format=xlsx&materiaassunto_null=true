--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="978" uniqueCount="444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1282" uniqueCount="570">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -412,171 +412,375 @@
   <si>
     <t>628</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/628/pl_32-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_33-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/691/pl_34-2026.pdf</t>
+  </si>
+  <si>
     <t>629</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/629/pl_35-2026.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/630/pl_36-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/690/pl_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORDINÁRIA MUNICIPAL Nº 2.830 DE 10 DE MARÇO DE 2025, QUE DISPÕE SOBRE AS VIAGENS OFICIAIS E A CONCESSÃO DE DIÁRIAS AOS SERVIDORES PÚBLICOS E AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL, FIXA SEUS VALORES E A FORMA DE PRESTAR CONTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>631</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_38-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/632/pl_39-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS À ENTIDADE QUE MENCIONA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>MARCOS PAULO MARCÃO</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSPARÊNCIA DAS LISTAS DE ESPERA PARA CONSULTAS, EXAMES E DEMAIS PROCEDIMENTOS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DE SÃO GOTARDO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>642</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA CONTROLADORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>RITHELLE SILVA, JOÃO PIRRAÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/702/pl_46-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza no âmbito da Câmara Municipal de São Gotardo, o pagamento retroativo de vantagens por tempo de serviço suspensas no período compreendido entre 28 de maio de 2020 e 31 de dezembro de 2021, nos termos da Lei Complementar Federal nº 173/2020, com as alterações promovidas pela Lei Complementar Federal nº 226/2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>645</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 2.751, DE 28 DE DEZEMBRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE PROPRIEDADE MUNICIPAL PARA VIABILIZAR A CONSTRUÇÃO DE MORADIAS POPULARES NO ÂMBITO DE PROGRAMAS DE PRODUÇÃO DE UNIDADES HABITACIONAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/646/pl_48-2026_2.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/647/pl_49-2026_2.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 2.921, DE 22 DE DEZEMBRO DE 2025, QUE INSTITUI O PROGRAMA HABITACIONAL MUNICIPAL HABITA+, NO MUNICÍPIO DE SÃO GOTARDO/MG, ADEQUANDO-A ÀS DIRETRIZES DA LEI FEDERAL Nº 14.620/2023 E À ESTRUTURA DE EXECUÇÃO DE EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/640/pl_50-2026_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/648/pl_51-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_n_52-_2026.pdf</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_no_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_no_54_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORDINÁRIA MUNICIPAL Nº 2.717 DE 11 DE DEZEMBRO DE 2025, QUE DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO CMEI- CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL MARIA APARECIDA DE ASSUNÇÃO CARDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/680/projeto_de_lei_no_55_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_no_56_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORDINÁRIA MUNICIPAL Nº 2.925 DE 24 DE DEZEMBRO DE 2025, DISPÕE SOBRE O ORÇAMENTO ANUAL DO MUNICÍPIO DE SÃO GOTARDO PARA O EXERCÍCIO FINANCEIRO DE 2026 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_no_57_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>TICUMCUM SILVÉRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/683/projeto_de_lei_no_58_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE CONSCIENTIZAÇÃO E DIVULGAÇÃO DE CANAIS DE PREVENÇÃO E ENFRENTAMENTO À VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO MUNICÍPIO DE SÃO GOTARDO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/684/pl_59-2026_ldo_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SÃO GOTARDO PARA O EXERCÍCIO DE 2027 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/685/projeto_de_lei_no_60_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/686/projeto_de_lei_no_61_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/703/pl_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/700/pl_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL E CONTRIBUIÇÕES CONFORME O CASO ÀS ENTIDADES QUE MENCIONA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/701/pl_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E GESTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/705/pl_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE SÃO GOTARDO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/540/projeto01_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO E CRIA NOVOS ARTIGOS NO CÓDIGO DE SAÚDE PÚBLICA E VIGILÂNCIA SANITÁRIA DE SÃO GOTARDO/MG, LEI N.° 1404, DE 26 DE AGOSTO DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2</t>
   </si>
@@ -599,111 +803,117 @@
     <t>Autoriza o pagamento de complemento de regência de sala ao ocupante do cargo de Instrutor de Informática (ou técnico em informática da educação), quando designado para regência de turma e possuidor de ensino superior completo, e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_complementar_16.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 92,  de 29 de dezembro de 2009, que dispõe sobre o Plano de Cargos, Carreiras e Remuneração dos Profissionais da Educação do Município de São Gotardo/MG para equiparar o cargo de Professor Auxiliar de Educação Infantil ao cargo de Professor PI, em conformidade  com a Lei Federal nº 15.326 de 06 de janeiro de 2026.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/541/projeto02.pdf</t>
   </si>
   <si>
     <t>Desafeta áreas de terreno institucional situadas no Loteamento Portal das Palmeiras, autoriza sua alienação mediante leilão público e dá outras_x000D_
 providências.</t>
   </si>
   <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/704/pl_complementar_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>NSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE SÃO GOTARDO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>574</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>RITHELLE SILVA, ADRIANO LEONEL, RENÊ DA FARMÁCIA, ROBERTINHO DA GARAGEM</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/574/260206135027_rotated.pdf</t>
   </si>
   <si>
     <t>Fixa o calendário das Reuniões Ordinárias da Sessão Legislativa do ano de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE SÃO GOTARDO</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto Parcial ao art. 6º da Proposição de Lei nº 13, de 10 de Fevereiro de 2026, que "institui a Política Municipal de Prevenção e Enfrentamento à Violência contra crianças e adolescentes no Município de São Gotardo.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>MARCOS PAULO MARCÃO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/587/req_01-2026.pdf</t>
   </si>
   <si>
     <t>Realização de um estudo de impacto orçamentatário-financeiro detalhado referente à criação e manutenção de um programa de apoio psicológico voltado especificamente aos protetores de animais.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Informações sobre ciência de fatos envolvendo dano causado à bens particulares durante a execução de serviço público de coleta de lixo prestado pela empresa terceirizada ARX Soluções Urbanas- contratada pela Prefeitura Municipal de São Gotardo. Uma vez ciente dos fatos, informações sobre providências tomadas pela Administração Municipal e/ou notificação da empresa contratada com base no contrato administrativo com a Prefeitura, no sentido de averiguar os fatos ocorridos, e, por conseguinte: a ocorrência de suposto dano, a identificação de quem deu causa ao suposto dano e o nexo causal com a execução contratual do município.</t>
   </si>
   <si>
     <t>661</t>
-  </si>
-[...1 lines deleted...]
-    <t>TICUMCUM SILVÉRIO</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_no_02_-_2026.pdf</t>
   </si>
   <si>
     <t>Solicita dados quantitativos e qualitativos da Ouvidoria Municipal referentes à Secretaria de Saúde e especialidades clínicas dos últimos 12 meses. Relatório quantitativo mensal: apresentação da planilha de todas as manifestações (denúncias, reclamações, elogios, sugestões e solicitações de providências) recebidas por meio dos canais oficiais(presencial, telefone e eletrônico) vinculadas à Secretária Municipal de Saúde, segregadas por mês. Detalhando por área critica: informar os índices estatísticos de reclamações relativos aos serviços de: fisioterapia: tempo médio de esperar e volume de demandas por reabilitação. Ortopedia: quantitativo de pacientes aguardando consultas especializadas e exames complementares. Odontologia: principais reclamaçõese referentes ao atendimento nas Unidades Básicas de Saúde(PSF's). Emergência: tempo médio de espera para atendimento no Pronto Socorro e UPA, conforme protocolo de Manchester. (Triagem). Temas e assuntos relevantes: listagem de cinco "assuntos</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_no_04_-_2026.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da gestão tributária do exercício de 2025, documentos completos, em especial: I- Da arrecadação Corrente (Exercício 2025), 1- Qual foi o valor total bruto arrecadado pelo município no ano de 2025 referente a serviços prestados em geral? 2- Qual foi o valor total líquido arrecadado especificamente a título de ISSQN (Imposto sobre Serviços de Qualquer Natureza)? 3- Requer-se o demonstrativo da arrecadação do ISSQN discriminado mês a mês, de janeiro a dezembro de 2025. 4- Quais foram as 10 (dez) principais atividades econômicas (por CNAE) e as 10 (dez) maiores empresas contribuintes que mais impactaram a arrecadação do ISSQN no referido período? 5- Apresentar relatório comparativo da arrecadação total de ISSQN entre os exercícios de 2024 e 2025, indicando o percentual de crescimento ou retração nominal. II- Da dívida ativa e Inadimplência (ISSQN 2025). 1. Informar o valor total consolidado da dívida ativa referente ao ISSQN gerada ou acumulada no ano</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/663/requerimento_no_05_-_2026.pdf</t>
   </si>
   <si>
     <t>Requer-se o envio de relatório pormenorizado contendo o quantitativo total de indivíduos com CPF e/ou Cartão Nacional de Saúde (CNS) cadastrados e com vínculo ativo nas Unidades Básicas de Saúde (UBS) do município, filtrando exclusivamente os residentes em São Gotardo no ano de 2025. Requer-se o quantitativo total de pessoas vacinadas pelo Sistema Único de Saúde (SUS) no ano de 2025, especificando o número de pacientes únicos atendidos por meio do filtro de código de residência do município (IBGE), visando o isolamento de dados de pacientes oriundos de outras localidades. Requer-se  o consolidado de dados coletados pelas agências de combate a endemias (ACE) e Agentes Comunitários de Saúde (ACS), contendo: 1. O número total de imóveis (residenciais e comerciais) visitados e cadastrados no ano de 2025; 2. A estimativa de moradores por domicílio conforme os mapas de microáreas territoriais.</t>
   </si>
@@ -952,174 +1162,162 @@
   <si>
     <t>Que o poder Executivo Municipal, usufruindo de suas perrogativas, estude a possiblidade de realizar a regularização territorial, e no que lhe couber, estrutural, do bairro Guardianópolis, localizado no distrito de Guarda dos Ferreiros, em razão da divisão administrativa do referido bairro com o município de Rio Paranaíba.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_32-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar ampliação do número de servidores que compõem  as equipes de tapa-buracos do município de São Gotardo.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_33-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal , através da Secretaria competente. estude a viabilidade de contratação imediata, chamamento de concurso ou aditivo contratual para alocação de mais 01(uma) funcionária para exercer a função de varredeira de Rua no Distrito de Abaeté dos Venâncios (Capela do Abaeté), dobrando a capacidade operacional atual.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_34-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de revitalização da Rua Dois(também conhecida como Anacleto Rabelo), nas proximidades do número 20, pois verifica-se no local acumulo constante de àgua pluvial, a qual permanece empoçada por ausência de escoamento adequado.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_35-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de implantar banheiros públicos ao ar livre na pista de caminhada, entre a rua das Camélias e Avenida Brasil.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>SARGENTO MADEIRA, CARLOS CAMARGOS</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_36-2026.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a confecção e afixação de cartazes informativos contendo os canais de atendimento da Ouvidoria do Município em todos os locais de atendimento ao público das repartições públicas municipais.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/605/in_37-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade, por intermédio do órgão municipal competente, de realizar a instalação de sinalização horizontal e vertical, para área de embarque e desembarque escolar, em frente a Escola Estadual Coronel Hermenegildo Ladeira, no distrito de Guarda dos Ferreiros.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/606/in_38-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo por meio da Secretaria Municipal de Obras Públicas, estude a viabilidade em caráter de urgência, da implantação da rede de captação e drenagem de águas pluviais nas ruas Dom Silvério, Vazante e Maria Galvina, situadas no bairro Alto da Bela Vista</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/607/in_39-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a instalação de novas lixeiras e a substituição das atuais por modelos de maior capacidade, bem como a substituição de lâmpadas queimadas e manutenção do sistema de iluminação no entorno e no interior da Praça Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CARLOS CAMARGOS, MÁRCIA ZUEIRA, SARGENTO MADEIRA, TICUMCUM SILVÉRIO, WALDEMÁRIO FRANÇA, ZÉ EUGÊNIO ZÉ DO ADELIO</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/608/im_40-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria Competente realize a estruturação da política habitacional do município através da criação do Plano Municipal de Habitação, da atualização Legislativa das normas vigentes (Leis Municipais nº 2.921/2025-Habita+ e 1.726/2007) e da instituição do Programa Municipal Habitacional "Casa do Povo".</t>
   </si>
   <si>
     <t>609</t>
-  </si>
-[...1 lines deleted...]
-    <t>41</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/609/in_41-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a instalação de poste de iluminação pública e a devida sinalização vertical e horizontal no entroncamento entre a Rua São Pedro, Rua Cândido Lopes, Rua José de Sousa e Rua São José.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/610/in_42-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a obra de drenagem pluvial na Rua São Pedro, seguindo o sentido da Rua Cândido Lopes até o seu deságue no Córrego Confusão, procedendo-se após a conclusão das intervenções subterrâneas, com o completo recapeamento asfáltico de toda a área afetada.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/611/in_43-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize estudos de viabilidade para a instalação de guaritas (abrigos no estilo de pontos de ônibus) no Balneário nas proximidades do Rotary Club.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_44-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria Municipal de Obras Públicas, realize o estudo de viabilidade técnica e o posterior recapeamento_x000D_
 asfáltico da Rua José Cândido Domingos e da Rua Tabelião João Fonte Boa, situadas no bairro Centro, com atenção especial ao trecho compreendido entre a Academia Scorpions e o Instituto da Saúde.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_46-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Público Municipal, por meio da Secretaria competente, realize a conclusão da infraestrutura urbana na Rua Rio Cuiabá, no Bairro Nossa Senhora Aparecida, contemplando o recapeamento asfáltico do trecho degradado, a pavimentação do restante da via que ainda se encontra em leito de terra e a instalação de postes de iluminação pública em toda a sua extensão.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_47-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de disponibilizar para o setor de TFD-Transporte Fora do Município os seguintes equipamentos: 1) 01 aparelho de telefone celular institucional com acesso à internet que possibilite a instalação e utilização do aplicativo WhatsApp para servir de canal oficial de comunicação do setor. 2) 01 mesa de trabalho adequada para organização das atividades administrativas.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_48-2026.pdf</t>
   </si>
   <si>
     <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar colocação de lixeiras, especificamente nos cruzamentos situados às Ruas Graciano Ribeiro e a Rua O. Fonte Boa, e Rua Limoeiros com a Rua O. Fonte Boa, concomitantemente, a realização de limpeza urbana pesada, remoção de entulhos e lixo.</t>
   </si>
   <si>
     <t>617</t>
@@ -1133,168 +1331,353 @@
   <si>
     <t>621</t>
   </si>
   <si>
     <t>RITHELLE SILVA, JOÃO PIRRAÇA, RENÊ DA FARMÁCIA, ZÉ EUGÊNIO ZÉ DO ADELIO</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_50-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar a inclusão da tradicional "Festa da Batata" de Guarda dos Ferreiros no calendário oficial de eventos do município de São Gotardo.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_51-2026.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal estude a viabilidade e realize a construção de uma canaleta ou serviço similar para escoamento das águas das chuvas na Rua José Maria de Melo.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/650/indicacao_52-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo promova a alteração do Art. 1º da Lei Municipal nº 2.884, de 14 de outubro de 2025, a fim de que o Conselho Municipal dos Direitos da Pessoa com Deficiência (CMDPD) passe a possuir caráter deliberativo, além de suas funções consultiva, normativa, de assessoramento e fiscalização já previstas.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_53-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo proceda com a efetiva regulamentação e implementação do Fundo Municipal dos Direitos da Pessoa com Deficiência, conforme previsto no Art. 5º, inciso II, da Lei Municipal nº 2.884/2025.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_54-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria competente, realize obras de infraestrutura na Avenida Hermenegildo de Oliveira, no trecho compreendido entre o Trevo da COPASA e o Trevo de Saída (sentido Agrovila). A solicitação contempla: Lado direito da via (sentido saída): Construção de passeio (calçada) para pedestres. Lado esquerdo da via (sentido saída): Nivelamento do terreno e construção de uma pista de caminhada estruturada.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_55-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar a manutenção preventiva e corretiva nos equipamentos da "Academia ao Ar Livre" localizada junto à pista de caminhada situada paralelamente entre a Rua das Camélias e a Avenida Brasil, neste município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_56-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar a adoção de mão única no tráfego da Rua Antônio de Oliveira Braga, situada no Bairro Sol Nascente/Jardim Ana Paula, neste município.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_57-2026.pdf</t>
   </si>
   <si>
     <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar adoção das providências necessárias para a regularização e/ou construção de rede de drenagem pluvial nas imediações das Ruas Hermenegildo José de Oliveira e Rua Santa Cruz no Distrito de Guarda dos Ferreiros e Avenida das Rosas no bairro Mansões do Lago neste município.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_58-2026.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio de suas secretarias competentes, realize o estudo de viabilidade técnica e a posterior instalação de luminárias tipo pétala na Praça Sagrados Corações, no Parque dos Ipês e na pista de caminhada próximo à academia ao ar livre.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_59-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de providenciar a extensão de iluminação pública, com a instalação de, no mínimo, 02(dois) postes de energia elétrica e 01(um) transformador de energia no povoado conhecido por Três Capões, iniciando a instalação pela direita onde interrompeu o calçamento, de modo a contemplar com tal infraestrutura básica cerca de 08(oito) residências familiares, entre elas as dos senhores José Cândido de Oliveira (conhecido por José da Mãe), Vicente, Edmilson, Jhonatan, Valdeci de Paulo Lopes, Maria Pinduca, Alan, dentre outros.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_60-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de viabilizar a elaboração de projeto e execução de obras de reestruturação do Córrego Confusão, especialmente no trecho que cruza a Avenida 30 de setembro, compreendido dentro do perímetro urbano do município, com cimentação (revestimento em concreto) das paredes laterais e do fundo do córrego.</t>
   </si>
   <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/666/indicacao_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Secretaria Municipal de Obras e Serviços Urbanos realize o estudo e a construção de 02(duas) passagens elevadas (pontes para pedestres) sobre o Córrego Confusão, localizadas exatamente em frente às entradas do Hipermercado ABC, interligando as margens da Avenida 30 de Setembro.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Secretaria Municipal de Saúde realize estudos de viabilidade técnica e financeira para a implementação do direito à vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) no município de São Gotardo, conforme a Minuta de Anteprojeto de Lei anexa.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Secretaria Municipal de Educação realize estudos de viabilidade técnica, pedagógica e financeira para a implementação de um programa de formação continuada destinado aos profissionais da rede municipal de ensino, visando qualificar o acolhimento e a inclusão de estudantes com Transtorno do Espectro Autista (TEA), em consonância com as diretrizes da Lei Estadual nº 25.711/2026.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal estude a viabilidade técnica e jurídica para a implementação de medidas de transparência ativa por meio da instalação de placas informativas em locais visíveis, detalhando dados de contratos de locação de imóveis, notificações de limpeza de lotes, remoção de veículos e processos de regularização, conforme a minuta de Anteprojeto de Lei anexa.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo por meio da Secretaria Municipal de Saúde e demais órgãos competentes, realize estudos de viabilidade técnica e financeira para a instalação de um sistema de videomonitoramento (câmeras de segurança) em pontos estratégicos da Unidade de Pronto Atendimento (UPA), incluindo áreas internas, pátio de ambulâncias e áreas externas de convivência.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de providenciar a ligação entre a Rua Maceió localizada no Bairro Liberdade e a estrada adjacente, com o intuito de favorecer a circulação eficiente de veículos e pedestres, proporcionando um acesso mais rápido e direto para os moradores da região.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal estude a viabilidade técnica e jurídica para a implementação do programa de fiscalização cidadã mediante a instalação de adesivos informativos em todos os veículos da frota municipal, contendo a frase "como estou dirigindo?" e o número da Ouvidoria Municipal, conforme a minuta de Anteprojeto de Lei anexa.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/673/indicacao_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possibilidade de viabilizar novamente recapeamento asfáltico no Distrito de Guarda dos Ferreiros, em especial, nas Ruas Ivo Cristino em toda sua extensão; Rua Virgílio Inácio, Rua Ibiá, Rua Divino Honorato e Rua Minas Gerais, e ainda a instalação de sinalização horizontal e vertical pertinentes.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/674/indicacao_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de providenciar a adoção das seguintes medidas na Praça Palmeira Azul, localizada entre os bairros Portal das Palmeiras e Residencial Garcia: 1-Realização de limpeza geral da Praça, incluindo retirada de resíduos sólidos (lixo) e manutenção periódica do espaço; 2-Instalação de lixeiras em pontos estratégicos da Praça, a fim de incentivar o descarte correto de resíduos; 3- Execução de poda de árvores e manutenção da vegetação, visando a segurança dos frequentadores e a preservação ambiental; 4 - Implantação e manutenção de serviços de jardinagem, garantindo a adequada conservação paisagística do local; 5- Melhoria e/ou instalação de iluminação pública adequada, promovendo maior segurança aos usuários no período noturno.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>ROBERTINHO DA GARAGEM, JOÃO PIRRAÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de viabilizar a realização de intervenção imediata na Ponte localizada sobre o córrego do retiro.</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/676/indicacao_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Público Municipal, por meio da Secretaria Municipal de Saúde, estabeleça um protocolo específico de assistência farmacêutica para os mutirões de cirurgias oftalmológicas, garantindo que nenhum paciente fique desamparado quanto ao uso de colírios e medicamentos pós-operatórios essenciais.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL, USANDO DE SUAS PRERROGATIVAS, ESTUDE A POSSIBILIDADE DE PROVIDENCIAR A ADOÇÃO DAS SEGUINTES MEDIDAS NA PISTA DE CAMINHADA SITUADA NO MARCO DE ENTRADA DO MUNICÍPIO DE SÃO GOTARDO (MG):_x000D_
+1. Instalação de bancos ao longo de toda a extensão da pista de caminhada, em pontos estratégicos destinados ao descanso e à permanência dos usuários;_x000D_
+2. Instalação prioritária de bancos nas proximidades da academia ao ar livre existente no local, considerando o elevado fluxo de pessoas, especialmente idosos, crianças e praticantes de atividades fisicas;_x000D_
+3. Realização de recapeamento asfáltico integral da pista de caminhada, em razão do desgaste atualmente existente na cobertura asfáltica;_x000D_
+4. Execução de nivelamento da superficie da pista, eliminando irregularidades, deformações, rachaduras e desníveis que possam comprometer a segurança dos usuários;_x000D_
+5. Implementação de manutenção periódica da estrutura urbana da pista, garantindo condições adequadas de acessibilidade, mo</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de providenciar a disponibilização de vigilância diurna e noturna, por meio de  vigias, guardas patrimoniais ou serviço equivalente, objetivando garantir a segurança dos servidores, usuários, pacientes, equipamentos públicos, medicamentos, insumos e do patrimônio público municipal nas seguintes Unidades Básicas de Saúde (UBS) do município de São Gotardo: 1- UBS Santa Cruz; 2-UBS Guarda dos Ferreiros; 3-UBS Santa Terezinha; 4-UBS Nossa Senhora de Fátima; 5-UBS São Geraldo; 6-UBS São Vicente; 7-UBS Centro; 8-UBS Alto da Bela Vista; 9-UBS Boa Esperança;10-UBS Taquaril; 11- UBS Capelinha do Abaéte.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/694/indicacao_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de realizar instalação de mureta de proteção veicular no canteiro Central da Av. Progresso/Rua A, e instalação de Guard-Rail em toda extensão inferior da Avenida Progresso, com pontos de reforço de barreiras verticais no encontro da Avenida com as Ruas A, B e C, interseção dos bairros Santa Terezinha e Bairro Liberdade e recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/695/indicacao_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de viabilizar cronograma permanente de manutenção e conservação das estradas rurais do município, com serviços de patrolamento, limpeza e saídas de água e encascalhamento nos pontos críticos.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/696/indicacao_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o órgão competente do Poder Executivo Municipal estude a possiblidade de viabilizar adoção das providências necessárias para a regularização e/ou construção de rede de drenagem pluvial na Avenida Progresso, Bairro Liberdade.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/697/indicacao_84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usufruindo de suas prerrogativas, estude a possibilidade de viabilizar programa de Incentivo e Valorização do Comércio local, por meio da divulgação gratuita dos empreendedores do município nas redes sociais oficiais da Prefeitura.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/698/indicacao_85-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, usando de suas prerrogativas, estude a possibilidade de providenciar, com a máxima urgência, a reforma e recuperação do telhado da Unidade Básica de Saúde - UBS São Vicente, incluindo a substituição de telhas danificadas, reparos estruturais, correção de infiltrações, revisão das instalações pluviais e demais adequações necessárias à garantia da segurança, salubridade e continuidade dos serviços públicos de saúde prestados à população.</t>
+  </si>
+  <si>
     <t>633</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Substitutivo Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/633/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf</t>
   </si>
   <si>
     <t>criar cargos</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/689/1o_substutivo_ao_projeto_de_lei_no_54_de_2026.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>SLC</t>
   </si>
   <si>
     <t>Substitutivo Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/634/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 245, DE COM A CRIAÇÃO E EXTINÇÃO DE CARGOS</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PRO</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
@@ -1702,56 +2085,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/542/projeto03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/543/projeto04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/544/projeto05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/545/projeto06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/546/projeto07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_10_de_02_de_fevereiro_de_2026_rotated_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_11_de_03_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/579/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/580/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/581/1o_subst._ao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/584/pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/585/pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/586/plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/602/260304122832.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/603/260304124506.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/604/pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/624/pl_24-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/625/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/626/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/636/lei_municipal_2953_de_10_de_abril_de_2026a73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/637/pl_29-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/638/pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/639/pl_31-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/628/pl_32-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/629/pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/630/pl_36-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_38-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/632/pl_39-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/646/pl_48-2026_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/647/pl_49-2026_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/640/pl_50-2026_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/648/pl_51-2026_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/540/projeto01_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/622/pl_02_de_12_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/601/plcomplementar_15_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/541/projeto02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/574/260206135027_rotated.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/587/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_no_02_-_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_no_04_-_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/663/requerimento_no_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/664/requerimento_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_35-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/605/in_37-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/606/in_38-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/607/in_39-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/608/im_40-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/609/in_41-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/610/in_42-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/611/in_43-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_44-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_46-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_47-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_48-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_50-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_51-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/650/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/633/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/634/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/575/pedido_providencia_01-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/576/pedido_providencia_02-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pedido_providencia_04-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/612/pp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/618/providencia_10-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/620/providencia_12-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/619/providencia_11-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/659/pp_13-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/542/projeto03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/543/projeto04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/544/projeto05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/545/projeto06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/546/projeto07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_10_de_02_de_fevereiro_de_2026_rotated_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_lei_11_de_03_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/579/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/580/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/581/1o_subst._ao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/584/pl_17-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/585/pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/586/plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/602/260304122832.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/603/260304124506.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/604/pl_22-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/624/pl_24-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/625/pl_25-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/626/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/636/lei_municipal_2953_de_10_de_abril_de_2026a73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/637/pl_29-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/638/pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/639/pl_31-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/628/pl_32-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/691/pl_34-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/629/pl_35-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/630/pl_36-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/690/pl_37-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/631/pl_38-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/632/pl_39-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/702/pl_46-2026_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/646/pl_48-2026_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/647/pl_49-2026_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/640/pl_50-2026_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/648/pl_51-2026_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_n_52-_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_no_53-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_no_54_-_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/680/projeto_de_lei_no_55_de_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_no_56_de_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/682/projeto_de_lei_no_57_de_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/683/projeto_de_lei_no_58_de_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/684/pl_59-2026_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/685/projeto_de_lei_no_60_de_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/686/projeto_de_lei_no_61_de_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/703/pl_62-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/700/pl_64-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/701/pl_65-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/705/pl_66-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/540/projeto01_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/622/pl_02_de_12_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/601/plcomplementar_15_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/583/pl_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/541/projeto02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/704/pl_complementar_63-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/574/260206135027_rotated.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/587/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/661/requerimento_no_02_-_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/662/requerimento_no_04_-_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/663/requerimento_no_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/664/requerimento_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_35-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/605/in_37-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/606/in_38-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/607/in_39-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/608/im_40-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/609/in_41-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/610/in_42-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/611/in_43-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_44-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_46-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_47-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_48-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_50-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_51-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/650/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/666/indicacao_61-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_62-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_63-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_64-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_65-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_66-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_67-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/673/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/674/indicacao_71-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/676/indicacao_73-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/694/indicacao_81-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/695/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/696/indicacao_83-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/697/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/698/indicacao_85-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/633/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/689/1o_substutivo_ao_projeto_de_lei_no_54_de_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/634/1o_subtitutivo_ao_projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/575/pedido_providencia_01-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/576/pedido_providencia_02-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pedido_providencia_04-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/612/pp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/618/providencia_10-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/620/providencia_12-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/619/providencia_11-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saogotardo.mg.leg.br/media/sapl/public/materialegislativa/2026/659/pp_13-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H123"/>
+  <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2523,2428 +2906,3416 @@
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>136</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>151</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>161</v>
+        <v>35</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>169</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>172</v>
+        <v>35</v>
       </c>
       <c r="H42" t="s">
-        <v>127</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D43" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>179</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H44" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>183</v>
       </c>
-      <c r="B45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H45" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>187</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>62</v>
+        <v>190</v>
       </c>
       <c r="D47" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>176</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B48" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>199</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="D49" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="D50" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>35</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>203</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" t="s">
         <v>205</v>
-      </c>
-[...19 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="D52" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>35</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>212</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B53" t="s">
-[...11 lines deleted...]
-      <c r="F53" t="s">
+      <c r="H53" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B54" t="s">
-[...14 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>220</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H55" t="s">
-        <v>222</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>223</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H56" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>174</v>
+        <v>227</v>
       </c>
       <c r="D57" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="F57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>230</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B58" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>234</v>
       </c>
-      <c r="B59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>228</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>238</v>
       </c>
-      <c r="B60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D60" t="s">
-        <v>227</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>228</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>35</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>25</v>
+        <v>242</v>
       </c>
       <c r="D61" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E61" t="s">
-        <v>228</v>
+        <v>244</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="H61" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>29</v>
+        <v>248</v>
       </c>
       <c r="D62" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E62" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F62" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>35</v>
+        <v>249</v>
       </c>
       <c r="H62" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>243</v>
+      </c>
+      <c r="E63" t="s">
         <v>244</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>245</v>
+        <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>35</v>
+        <v>253</v>
       </c>
       <c r="H63" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>256</v>
       </c>
       <c r="D64" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E64" t="s">
-        <v>228</v>
+        <v>244</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>35</v>
+        <v>257</v>
       </c>
       <c r="H64" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="D65" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E65" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F65" t="s">
-        <v>250</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>49</v>
+        <v>263</v>
       </c>
       <c r="D66" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E66" t="s">
-        <v>228</v>
+        <v>244</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="H66" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="D67" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="E67" t="s">
-        <v>228</v>
+        <v>268</v>
       </c>
       <c r="F67" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>35</v>
+        <v>270</v>
       </c>
       <c r="H67" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>58</v>
+        <v>248</v>
       </c>
       <c r="D68" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="E68" t="s">
-        <v>228</v>
+        <v>268</v>
       </c>
       <c r="F68" t="s">
-        <v>208</v>
+        <v>97</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>35</v>
+        <v>273</v>
       </c>
       <c r="H68" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="E69" t="s">
-        <v>228</v>
+        <v>268</v>
       </c>
       <c r="F69" t="s">
-        <v>208</v>
+        <v>97</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H69" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>188</v>
+        <v>242</v>
       </c>
       <c r="D70" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="E70" t="s">
-        <v>228</v>
+        <v>279</v>
+      </c>
+      <c r="F70" t="s">
+        <v>156</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="H70" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>62</v>
+        <v>248</v>
       </c>
       <c r="D71" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="E71" t="s">
-        <v>228</v>
+        <v>279</v>
+      </c>
+      <c r="F71" t="s">
+        <v>34</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H71" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="E72" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="F72" t="s">
-        <v>250</v>
+        <v>212</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="H72" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="E73" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="F73" t="s">
-        <v>245</v>
+        <v>212</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="H73" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="D74" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="E74" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="F74" t="s">
-        <v>229</v>
+        <v>34</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="H74" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="D75" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="E75" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="F75" t="s">
-        <v>277</v>
+        <v>54</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>82</v>
+        <v>242</v>
       </c>
       <c r="D76" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E76" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F76" t="s">
-        <v>229</v>
+        <v>299</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>281</v>
+        <v>35</v>
       </c>
       <c r="H76" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>87</v>
+        <v>248</v>
       </c>
       <c r="D77" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E77" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F77" t="s">
-        <v>97</v>
+        <v>299</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="H77" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E78" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>305</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>35</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E79" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F79" t="s">
         <v>34</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H79" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="D80" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E80" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H80" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="D81" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E81" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F81" t="s">
-        <v>250</v>
+        <v>34</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H81" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>109</v>
+        <v>33</v>
       </c>
       <c r="D82" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E82" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F82" t="s">
-        <v>214</v>
+        <v>315</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H82" t="s">
-        <v>295</v>
+        <v>316</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="D83" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E83" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>298</v>
+        <v>35</v>
       </c>
       <c r="H83" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="D84" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E84" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F84" t="s">
-        <v>208</v>
+        <v>320</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="H84" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="D85" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E85" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>298</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="H85" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="D86" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E86" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F86" t="s">
-        <v>229</v>
+        <v>320</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>307</v>
+        <v>35</v>
       </c>
       <c r="H86" t="s">
-        <v>308</v>
+        <v>327</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>310</v>
+        <v>58</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E87" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F87" t="s">
-        <v>229</v>
+        <v>156</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>311</v>
+        <v>35</v>
       </c>
       <c r="H87" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>133</v>
+        <v>252</v>
       </c>
       <c r="D88" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E88" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F88" t="s">
-        <v>229</v>
+        <v>156</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>314</v>
+        <v>35</v>
       </c>
       <c r="H88" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>136</v>
+        <v>256</v>
       </c>
       <c r="D89" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E89" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="H89" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>321</v>
+        <v>62</v>
       </c>
       <c r="D90" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E90" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>298</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>322</v>
+        <v>35</v>
       </c>
       <c r="H90" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>140</v>
+        <v>66</v>
       </c>
       <c r="D91" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E91" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F91" t="s">
-        <v>245</v>
+        <v>320</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="H91" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
       <c r="D92" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E92" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F92" t="s">
-        <v>34</v>
+        <v>315</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="H92" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>331</v>
+        <v>74</v>
       </c>
       <c r="D93" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E93" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F93" t="s">
-        <v>332</v>
+        <v>299</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="H93" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>336</v>
+        <v>78</v>
       </c>
       <c r="D94" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E94" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F94" t="s">
-        <v>277</v>
+        <v>347</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="H94" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="D95" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E95" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F95" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>340</v>
+        <v>351</v>
       </c>
       <c r="H95" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>151</v>
+        <v>87</v>
       </c>
       <c r="D96" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E96" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F96" t="s">
-        <v>277</v>
+        <v>97</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="H96" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>346</v>
+        <v>92</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E97" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F97" t="s">
-        <v>245</v>
+        <v>34</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>347</v>
+        <v>35</v>
       </c>
       <c r="H97" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>350</v>
+        <v>96</v>
       </c>
       <c r="D98" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E98" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F98" t="s">
-        <v>245</v>
+        <v>34</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>351</v>
+        <v>35</v>
       </c>
       <c r="H98" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="D99" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E99" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F99" t="s">
         <v>34</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>354</v>
+        <v>35</v>
       </c>
       <c r="H99" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>160</v>
+        <v>105</v>
       </c>
       <c r="D100" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E100" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F100" t="s">
-        <v>229</v>
+        <v>320</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H100" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>163</v>
+        <v>109</v>
       </c>
       <c r="D101" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E101" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F101" t="s">
-        <v>245</v>
+        <v>212</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>360</v>
+        <v>35</v>
       </c>
       <c r="H101" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>167</v>
+        <v>113</v>
       </c>
       <c r="D102" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E102" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F102" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="H102" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>171</v>
+        <v>121</v>
       </c>
       <c r="D103" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E103" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F103" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H103" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>370</v>
+        <v>125</v>
       </c>
       <c r="D104" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E104" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F104" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="H104" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>374</v>
+        <v>129</v>
       </c>
       <c r="D105" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E105" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F105" t="s">
-        <v>34</v>
+        <v>299</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="H105" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>378</v>
+        <v>133</v>
       </c>
       <c r="D106" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E106" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F106" t="s">
-        <v>229</v>
+        <v>299</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H106" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>382</v>
+        <v>136</v>
       </c>
       <c r="D107" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="E107" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="F107" t="s">
-        <v>208</v>
+        <v>299</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H107" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>385</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
+        <v>139</v>
+      </c>
+      <c r="D108" t="s">
+        <v>297</v>
+      </c>
+      <c r="E108" t="s">
+        <v>298</v>
+      </c>
+      <c r="F108" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H108" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>389</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
+        <v>143</v>
+      </c>
+      <c r="D109" t="s">
+        <v>297</v>
+      </c>
+      <c r="E109" t="s">
+        <v>298</v>
+      </c>
+      <c r="F109" t="s">
+        <v>315</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="D109" t="s">
-[...8 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>392</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>147</v>
+      </c>
+      <c r="D110" t="s">
+        <v>297</v>
+      </c>
+      <c r="E110" t="s">
+        <v>298</v>
+      </c>
+      <c r="F110" t="s">
+        <v>315</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="H110" t="s">
         <v>394</v>
-      </c>
-[...13 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>395</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>151</v>
+      </c>
+      <c r="D111" t="s">
+        <v>297</v>
+      </c>
+      <c r="E111" t="s">
+        <v>298</v>
+      </c>
+      <c r="F111" t="s">
+        <v>34</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H111" t="s">
         <v>397</v>
-      </c>
-[...19 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>398</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>399</v>
+      </c>
+      <c r="D112" t="s">
+        <v>297</v>
+      </c>
+      <c r="E112" t="s">
+        <v>298</v>
+      </c>
+      <c r="F112" t="s">
+        <v>400</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="H112" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>403</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>155</v>
+      </c>
+      <c r="D113" t="s">
+        <v>297</v>
+      </c>
+      <c r="E113" t="s">
+        <v>298</v>
+      </c>
+      <c r="F113" t="s">
+        <v>347</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H113" t="s">
         <v>405</v>
-      </c>
-[...19 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>29</v>
+        <v>159</v>
       </c>
       <c r="D114" t="s">
-        <v>411</v>
+        <v>297</v>
       </c>
       <c r="E114" t="s">
-        <v>412</v>
+        <v>298</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>347</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="H114" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="D115" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E115" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F115" t="s">
-        <v>97</v>
+        <v>347</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="H115" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>180</v>
+        <v>413</v>
       </c>
       <c r="D116" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E116" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F116" t="s">
-        <v>83</v>
+        <v>315</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H116" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="D117" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E117" t="s">
+        <v>298</v>
+      </c>
+      <c r="F117" t="s">
+        <v>315</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="F117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H117" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>17</v>
+        <v>173</v>
       </c>
       <c r="D118" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E118" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F118" t="s">
-        <v>250</v>
+        <v>34</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="H118" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>176</v>
       </c>
       <c r="D119" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E119" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F119" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="H119" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>41</v>
+        <v>179</v>
       </c>
       <c r="D120" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E120" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F120" t="s">
-        <v>229</v>
+        <v>315</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="H120" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>45</v>
+        <v>183</v>
       </c>
       <c r="D121" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E121" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F121" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="H121" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>49</v>
+        <v>187</v>
       </c>
       <c r="D122" t="s">
-        <v>416</v>
+        <v>297</v>
       </c>
       <c r="E122" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="F122" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="H122" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>435</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>190</v>
+      </c>
+      <c r="D123" t="s">
+        <v>297</v>
+      </c>
+      <c r="E123" t="s">
+        <v>298</v>
+      </c>
+      <c r="F123" t="s">
+        <v>34</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H123" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>438</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>193</v>
+      </c>
+      <c r="D124" t="s">
+        <v>297</v>
+      </c>
+      <c r="E124" t="s">
+        <v>298</v>
+      </c>
+      <c r="F124" t="s">
+        <v>34</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H124" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
         <v>441</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>196</v>
+      </c>
+      <c r="D125" t="s">
+        <v>297</v>
+      </c>
+      <c r="E125" t="s">
+        <v>298</v>
+      </c>
+      <c r="F125" t="s">
+        <v>299</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H125" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>444</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>200</v>
+      </c>
+      <c r="D126" t="s">
+        <v>297</v>
+      </c>
+      <c r="E126" t="s">
+        <v>298</v>
+      </c>
+      <c r="F126" t="s">
+        <v>156</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H126" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>447</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>203</v>
+      </c>
+      <c r="D127" t="s">
+        <v>297</v>
+      </c>
+      <c r="E127" t="s">
+        <v>298</v>
+      </c>
+      <c r="F127" t="s">
+        <v>315</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H127" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>450</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>207</v>
+      </c>
+      <c r="D128" t="s">
+        <v>297</v>
+      </c>
+      <c r="E128" t="s">
+        <v>298</v>
+      </c>
+      <c r="F128" t="s">
+        <v>299</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H128" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>453</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>211</v>
+      </c>
+      <c r="D129" t="s">
+        <v>297</v>
+      </c>
+      <c r="E129" t="s">
+        <v>298</v>
+      </c>
+      <c r="F129" t="s">
+        <v>34</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H129" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>456</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>216</v>
+      </c>
+      <c r="D130" t="s">
+        <v>297</v>
+      </c>
+      <c r="E130" t="s">
+        <v>298</v>
+      </c>
+      <c r="F130" t="s">
+        <v>299</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H130" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>459</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>220</v>
+      </c>
+      <c r="D131" t="s">
+        <v>297</v>
+      </c>
+      <c r="E131" t="s">
+        <v>298</v>
+      </c>
+      <c r="F131" t="s">
+        <v>299</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H131" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>462</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>223</v>
+      </c>
+      <c r="D132" t="s">
+        <v>297</v>
+      </c>
+      <c r="E132" t="s">
+        <v>298</v>
+      </c>
+      <c r="F132" t="s">
+        <v>320</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H132" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>465</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>227</v>
+      </c>
+      <c r="D133" t="s">
+        <v>297</v>
+      </c>
+      <c r="E133" t="s">
+        <v>298</v>
+      </c>
+      <c r="F133" t="s">
+        <v>34</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H133" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>468</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>263</v>
+      </c>
+      <c r="D134" t="s">
+        <v>297</v>
+      </c>
+      <c r="E134" t="s">
+        <v>298</v>
+      </c>
+      <c r="F134" t="s">
+        <v>34</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H134" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>471</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>230</v>
+      </c>
+      <c r="D135" t="s">
+        <v>297</v>
+      </c>
+      <c r="E135" t="s">
+        <v>298</v>
+      </c>
+      <c r="F135" t="s">
+        <v>34</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H135" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>474</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>234</v>
+      </c>
+      <c r="D136" t="s">
+        <v>297</v>
+      </c>
+      <c r="E136" t="s">
+        <v>298</v>
+      </c>
+      <c r="F136" t="s">
+        <v>315</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H136" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>477</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>238</v>
+      </c>
+      <c r="D137" t="s">
+        <v>297</v>
+      </c>
+      <c r="E137" t="s">
+        <v>298</v>
+      </c>
+      <c r="F137" t="s">
+        <v>299</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H137" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>480</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>481</v>
+      </c>
+      <c r="D138" t="s">
+        <v>297</v>
+      </c>
+      <c r="E138" t="s">
+        <v>298</v>
+      </c>
+      <c r="F138" t="s">
+        <v>34</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H138" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>484</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>485</v>
+      </c>
+      <c r="D139" t="s">
+        <v>297</v>
+      </c>
+      <c r="E139" t="s">
+        <v>298</v>
+      </c>
+      <c r="F139" t="s">
+        <v>315</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H139" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>488</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>489</v>
+      </c>
+      <c r="D140" t="s">
+        <v>297</v>
+      </c>
+      <c r="E140" t="s">
+        <v>298</v>
+      </c>
+      <c r="F140" t="s">
+        <v>97</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H140" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>492</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>493</v>
+      </c>
+      <c r="D141" t="s">
+        <v>297</v>
+      </c>
+      <c r="E141" t="s">
+        <v>298</v>
+      </c>
+      <c r="F141" t="s">
+        <v>494</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H141" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>497</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>498</v>
+      </c>
+      <c r="D142" t="s">
+        <v>297</v>
+      </c>
+      <c r="E142" t="s">
+        <v>298</v>
+      </c>
+      <c r="F142" t="s">
+        <v>367</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H142" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>501</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>502</v>
+      </c>
+      <c r="D143" t="s">
+        <v>297</v>
+      </c>
+      <c r="E143" t="s">
+        <v>298</v>
+      </c>
+      <c r="F143" t="s">
+        <v>34</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H143" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>505</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>506</v>
+      </c>
+      <c r="D144" t="s">
+        <v>297</v>
+      </c>
+      <c r="E144" t="s">
+        <v>298</v>
+      </c>
+      <c r="F144" t="s">
+        <v>34</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H144" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>509</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>510</v>
+      </c>
+      <c r="D145" t="s">
+        <v>297</v>
+      </c>
+      <c r="E145" t="s">
+        <v>298</v>
+      </c>
+      <c r="F145" t="s">
+        <v>315</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H145" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>513</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>514</v>
+      </c>
+      <c r="D146" t="s">
+        <v>297</v>
+      </c>
+      <c r="E146" t="s">
+        <v>298</v>
+      </c>
+      <c r="F146" t="s">
+        <v>156</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H146" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>517</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>518</v>
+      </c>
+      <c r="D147" t="s">
+        <v>297</v>
+      </c>
+      <c r="E147" t="s">
+        <v>298</v>
+      </c>
+      <c r="F147" t="s">
+        <v>156</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H147" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>521</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>522</v>
+      </c>
+      <c r="D148" t="s">
+        <v>297</v>
+      </c>
+      <c r="E148" t="s">
+        <v>298</v>
+      </c>
+      <c r="F148" t="s">
+        <v>156</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H148" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>525</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>526</v>
+      </c>
+      <c r="D149" t="s">
+        <v>297</v>
+      </c>
+      <c r="E149" t="s">
+        <v>298</v>
+      </c>
+      <c r="F149" t="s">
+        <v>299</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H149" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>529</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>29</v>
+      </c>
+      <c r="D150" t="s">
+        <v>530</v>
+      </c>
+      <c r="E150" t="s">
+        <v>531</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H150" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>534</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>196</v>
+      </c>
+      <c r="D151" t="s">
+        <v>530</v>
+      </c>
+      <c r="E151" t="s">
+        <v>531</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H151" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>536</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>29</v>
+      </c>
+      <c r="D152" t="s">
+        <v>537</v>
+      </c>
+      <c r="E152" t="s">
+        <v>538</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H152" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>541</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>242</v>
+      </c>
+      <c r="D153" t="s">
+        <v>542</v>
+      </c>
+      <c r="E153" t="s">
+        <v>543</v>
+      </c>
+      <c r="F153" t="s">
+        <v>97</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H153" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>546</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>248</v>
+      </c>
+      <c r="D154" t="s">
+        <v>542</v>
+      </c>
+      <c r="E154" t="s">
+        <v>543</v>
+      </c>
+      <c r="F154" t="s">
+        <v>83</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H154" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>549</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>542</v>
+      </c>
+      <c r="E155" t="s">
+        <v>543</v>
+      </c>
+      <c r="F155" t="s">
+        <v>320</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H155" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>551</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>542</v>
+      </c>
+      <c r="E156" t="s">
+        <v>543</v>
+      </c>
+      <c r="F156" t="s">
+        <v>320</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H156" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>554</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157" t="s">
+        <v>542</v>
+      </c>
+      <c r="E157" t="s">
+        <v>543</v>
+      </c>
+      <c r="F157" t="s">
+        <v>347</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H157" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>557</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158" t="s">
+        <v>542</v>
+      </c>
+      <c r="E158" t="s">
+        <v>543</v>
+      </c>
+      <c r="F158" t="s">
+        <v>299</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H158" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>560</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>45</v>
+      </c>
+      <c r="D159" t="s">
+        <v>542</v>
+      </c>
+      <c r="E159" t="s">
+        <v>543</v>
+      </c>
+      <c r="F159" t="s">
+        <v>561</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H159" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>564</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160" t="s">
+        <v>542</v>
+      </c>
+      <c r="E160" t="s">
+        <v>543</v>
+      </c>
+      <c r="F160" t="s">
+        <v>320</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H160" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>567</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
         <v>53</v>
       </c>
-      <c r="D123" t="s">
-[...12 lines deleted...]
-        <v>443</v>
+      <c r="D161" t="s">
+        <v>542</v>
+      </c>
+      <c r="E161" t="s">
+        <v>543</v>
+      </c>
+      <c r="F161" t="s">
+        <v>156</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H161" t="s">
+        <v>569</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5027,50 +6398,88 @@
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>